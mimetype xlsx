--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -7,602 +7,1478 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="488">
   <si>
     <t xml:space="preserve">1. Bruslařský klub Buď INline Ostrava, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Kubalova 394/59</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Výškovice</t>
   </si>
   <si>
     <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.budinline.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Akademie karate Ostrava, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Zelená 3065/22</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.akademiekarateostrava.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">Asociace Český Gymnathlon, z.s. - ZŠ Generála Píky</t>
+    <t xml:space="preserve">Asociace TOM ČR, TOM 4302 SIRIUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Jízdárně 2895/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tom-sirius.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baby Club Chobotnička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U nemocnice 837/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://chobotnicka.eu/#home</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baby Club Chobotnička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sokolská 2590/44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://chobotnicka.eu/#home</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bc. Daniela Jursová - Plavecký klub Bonifác</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maďarská 1463/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.plavani.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLOK CENTRUM, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vitkovice 967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Vítkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.blokcentrum.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buď INline - Příměstské tábory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volgogradská 2418/100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.budinline.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - Fit&amp;Fun Studio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tovární 486/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - Gymnázium Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Františka Hajdy 1429/34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - Jazykové Gymnázium Pavla Tigrida</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gustava Klimenta 493/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - Poklad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matěje Kopeckého 675/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - Wichterlovo gymnázium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čs. exilu 669/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ a MŠ Šeříková</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šeříková 682/33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ Bohumínská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumínská 1082/72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ Františka Formana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Františka Formana 26/45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ Komenského</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského 668/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ Kpt. Vajdy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kpt. Vajdy 2656/1a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ Provaznická</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provaznická 831/64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Český Gymnathlon, z.s. - ZŠ Generála Píky</t>
   </si>
   <si>
     <t xml:space="preserve">Gen. Píky 2975/13a</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">Asociace Český Gymnathlon, z.s. - ZŠ Matiční</t>
+    <t xml:space="preserve">Český Gymnathlon, z.s. - ZŠ Matiční</t>
   </si>
   <si>
     <t xml:space="preserve">Matiční 1082/5</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">Asociace TOM ČR, TOM 4302 SIRIUS</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Na Jízdárně 2895/18</t>
+    <t xml:space="preserve">Crocogarden z.s. - příměstské tábory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K Borovíčku 38/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praha 4 - Kunratice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.berukrouzky.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský tábor A JE TO, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fišerova 888/71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.taborajeto.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIDEDAnce - taneční studio z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdeňka Vavříka 1592/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Bělský Les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/didedanceostrava/?locale=cs_CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům dětí a mládeže, Ostrava - Poruba, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marie Majerové 1722/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ddmporuba.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fajn kroužky z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sokolská třída 1263/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fajnkrouzky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FBC OSTRAVA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hladnovská 259/128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Muglinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Blahoslavova - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blahoslavova 1594/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Jaklovecká - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaklovecká 1201/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Komerční - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komerční 704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Petřkovice - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Kaple 670</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
+    <t xml:space="preserve">72529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ a MŠ Horymírova - Gymnastika, Příměstský tábor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horymírova 2978/100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ a MŠ Ostrava-Proskovice - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staroveská 62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Proskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ A. Hrdličky - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aleše Hrdličky 1638/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Bohumínská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumínská 1082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Chrustova - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chrustova 1418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Dětská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětská 2/915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Františka Formana - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Františka Formana 268/45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Jih</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Generála Janka - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Janka 1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Generála Píky - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Píky 2975/13A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://tom-sirius.com/</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">U nemocnice 837/2</t>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ generála Zdeňka Škarvady - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porubská 10/831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Komenského - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského 668/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Kosmonautů - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmonautů 15</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Mitušova - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1506/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Monty School - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Španielova 6227/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Ostrava-Petřkovice Gymnastika, Příměstský tábor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hlučínská 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
     <t xml:space="preserve">72529</t>
   </si>
   <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Provaznická Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provaznická 831/64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Sekanina Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivana Sekaniny 1804/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Šeříkova - Gymnastika, Příměstský tábor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šeříková 682/33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Ukrajinská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ukrajinská 1535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Waldorfská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ľudovíta Štúra 1085/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Zelená 42 - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelená 1406/42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hello language centre s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novinářská 1254/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hello.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hello language centre s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čs. exilu 491/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hello.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hudební škola Yamaha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kravařská 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yamahaprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junák - český skaut, středisko Svatý Jiří Ostrava, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Msgre Šrámka 1760/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesní Klub Vrbínek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Strážníci 122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Budišovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.vrbinek.czb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidová konzervatoř a Múzická škola, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wattova 430/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://chobotnicka.eu/#home</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Sokolská 2590/44</t>
+    <t xml:space="preserve">https://www.lkms.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Little club - Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Drahách 1329/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.littleclub.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCUT Skořápka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Dvoru 1119/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lkms.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MFK VÍTKOVICE z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brandlova 1685/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mfkv.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Múzická škola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nivnická 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lkms.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pavučina o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bořivojova 620/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Kunčičky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pavucina.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ProJudo z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obránců míru 863/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Vítkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.projudo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinné centrum KAŠTÁNEK, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Makarenkova 560/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Svinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rozjeď se z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Svobodě 3179/66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Martinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.prazdninyvostrave.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAREZA INFOCENTRUM Krytý bazén - Pouze pro dobití čipové karty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Sochora 1378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sareza.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanice mladých turistů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohuslava Martinů 17</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yamahaprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času Korunka, Ostrava - Mariánské Hory, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korunní 699/49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svc-korunka.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava - Moravská Ostrava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrčilova 2925/19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
-    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">70800</t>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svcoo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava - Zábřeh, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gurťjevova 1823/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svczabreh.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava-Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaromíra Matuška 26A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svczabreh.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava-Zálom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V Zálomu 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svczabreh.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční škola Carmen - Lucie Skopalíková</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K Lesu 556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Markvartovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tělocvičná jednota Sokol Moravská Ostrava 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sokolská třída 1918/46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sokol-ostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ Sokol Koblov z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antošovická 491/51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Koblov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tjsokolkoblov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ UNIE HLUBINA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gajdošova 3391/29b</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.uniehlubina.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USK JUDO Ostrava - City Campus Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moravská Ostrava 3398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.plavani.net</t>
-[...47 lines deleted...]
-    <t xml:space="preserve">71300</t>
+    <t xml:space="preserve">https://www.uskjudoostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volejbalový spolek Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28. října 2663/150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volejbalostrava.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzájemné soužití o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bieblova 404/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.taborajeto.cz</t>
-[...353 lines deleted...]
-    <t xml:space="preserve">https://www.volejbalostrava.com</t>
+    <t xml:space="preserve">https://www.vzajemnesouziti.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Základní umělecká škola Eduarda Marhuly, Ostrava - Mariánské Hory, Hudební 6, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Hudební 596/6</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Mariánské Hory</t>
   </si>
   <si>
     <t xml:space="preserve">70900</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.zusmarhory.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Základní umělecká škola Edvarda Runda, Ostrava - Slezská Ostrava, Keltičkova 4, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Keltičkova 137/4</t>
   </si>
@@ -715,826 +1591,2094 @@
       </c>
       <c r="G2" s="0">
         <v>18.2754705</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>49.8385346</v>
+        <v>49.8273738</v>
       </c>
       <c r="G3" s="0">
-        <v>18.2655224</v>
+        <v>18.2721775</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0">
-        <v>49.8391295</v>
+        <v>49.8722332</v>
       </c>
       <c r="G4" s="0">
-        <v>18.2899211</v>
+        <v>18.2574779</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="0">
-        <v>49.8273738</v>
+        <v>49.8450568</v>
       </c>
       <c r="G5" s="0">
-        <v>18.2721775</v>
+        <v>18.2887876</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="0">
-        <v>49.8722332</v>
+        <v>49.8261836</v>
       </c>
       <c r="G6" s="0">
-        <v>18.2574779</v>
+        <v>18.1945829</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0">
-        <v>49.8450568</v>
+        <v>49.8159205</v>
       </c>
       <c r="G7" s="0">
-        <v>18.2887876</v>
+        <v>18.2811091</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0">
-        <v>49.8261836</v>
+        <v>49.7867071</v>
       </c>
       <c r="G8" s="0">
-        <v>18.1945829</v>
+        <v>18.2224298</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="0">
-        <v>49.7867071</v>
+        <v>49.8264312</v>
       </c>
       <c r="G9" s="0">
-        <v>18.2224298</v>
+        <v>18.2539113</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="0">
-        <v>50.0158935</v>
+        <v>49.7799149</v>
       </c>
       <c r="G10" s="0">
-        <v>14.4859562</v>
+        <v>18.2621342</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0">
-        <v>49.848754</v>
+        <v>49.8245824</v>
       </c>
       <c r="G11" s="0">
-        <v>18.3323725</v>
+        <v>18.1716168</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="0">
-        <v>49.7826074</v>
+        <v>49.8271232</v>
       </c>
       <c r="G12" s="0">
-        <v>18.2515213</v>
+        <v>18.1669902</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="0">
-        <v>49.8464206</v>
+        <v>49.8258843</v>
       </c>
       <c r="G13" s="0">
-        <v>18.1755444</v>
+        <v>18.1680873</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0">
-        <v>49.8393032</v>
+        <v>49.781186</v>
       </c>
       <c r="G14" s="0">
-        <v>18.2922502</v>
+        <v>18.2207608</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0">
-        <v>49.8395833</v>
+        <v>49.8455091</v>
       </c>
       <c r="G15" s="0">
-        <v>18.2560974</v>
+        <v>18.2955096</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0">
-        <v>49.8254863</v>
+        <v>49.773019</v>
       </c>
       <c r="G16" s="0">
-        <v>18.1688898</v>
+        <v>18.248888</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="0">
-        <v>49.8118089</v>
+        <v>49.8263118</v>
       </c>
       <c r="G17" s="0">
-        <v>18.2394591</v>
+        <v>18.1650459</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="0">
-        <v>49.83305</v>
+        <v>49.7949765</v>
       </c>
       <c r="G18" s="0">
-        <v>18.2838125</v>
+        <v>18.2429123</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F19" s="0">
-        <v>49.8087757</v>
+        <v>49.790455</v>
       </c>
       <c r="G19" s="0">
-        <v>18.3037648</v>
+        <v>18.2589645</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F20" s="0">
-        <v>49.8089657</v>
+        <v>49.8385346</v>
       </c>
       <c r="G20" s="0">
-        <v>18.2678107</v>
+        <v>18.2655224</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F21" s="0">
-        <v>49.8194307</v>
+        <v>49.8391295</v>
       </c>
       <c r="G21" s="0">
-        <v>18.1996256</v>
+        <v>18.2899211</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F22" s="0">
-        <v>49.8489106</v>
+        <v>50.0158935</v>
       </c>
       <c r="G22" s="0">
-        <v>18.1737666</v>
+        <v>14.4859562</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F23" s="0">
-        <v>49.833168</v>
+        <v>49.848754</v>
       </c>
       <c r="G23" s="0">
-        <v>18.1831248</v>
+        <v>18.3323725</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F24" s="0">
-        <v>49.8412389</v>
+        <v>49.7826074</v>
       </c>
       <c r="G24" s="0">
-        <v>18.2850636</v>
+        <v>18.2515213</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F25" s="0">
-        <v>49.7932709</v>
+        <v>49.8464206</v>
       </c>
       <c r="G25" s="0">
-        <v>18.2354326</v>
+        <v>18.1755444</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F26" s="0">
-        <v>49.7780905</v>
+        <v>49.8393032</v>
       </c>
       <c r="G26" s="0">
-        <v>18.2557168</v>
+        <v>18.2922502</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F27" s="0">
-        <v>49.811165</v>
+        <v>49.8553645</v>
       </c>
       <c r="G27" s="0">
-        <v>18.2309736</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>18.2955687</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F28" s="0">
-        <v>49.9104375</v>
+        <v>49.843798</v>
       </c>
       <c r="G28" s="0">
-        <v>18.2324442</v>
+        <v>18.2897046</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F29" s="0">
-        <v>49.8457785</v>
+        <v>49.8442813</v>
       </c>
       <c r="G29" s="0">
-        <v>18.2870085</v>
+        <v>18.3022735</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F30" s="0">
-        <v>49.8318262</v>
+        <v>49.8503567</v>
       </c>
       <c r="G30" s="0">
-        <v>18.2933349</v>
+        <v>18.2990237</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F31" s="0">
-        <v>49.8301712</v>
+        <v>49.8728922</v>
       </c>
       <c r="G31" s="0">
-        <v>18.2657802</v>
+        <v>18.2571782</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F32" s="0">
-        <v>49.8309688</v>
+        <v>49.8071134</v>
       </c>
       <c r="G32" s="0">
-        <v>18.255377</v>
+        <v>18.2317601</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F33" s="0">
+        <v>49.7543976</v>
+      </c>
+      <c r="G33" s="0">
+        <v>18.1994088</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F34" s="0">
+        <v>49.8452913</v>
+      </c>
+      <c r="G34" s="0">
+        <v>18.1794138</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F35" s="0">
+        <v>49.8455091</v>
+      </c>
+      <c r="G35" s="0">
+        <v>18.2955096</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F36" s="0">
+        <v>49.8493491</v>
+      </c>
+      <c r="G36" s="0">
+        <v>18.3194215</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F37" s="0">
+        <v>49.8296566</v>
+      </c>
+      <c r="G37" s="0">
+        <v>18.1782934</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F38" s="0">
+        <v>49.7714362</v>
+      </c>
+      <c r="G38" s="0">
+        <v>18.2525704</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F39" s="0">
+        <v>49.8339184</v>
+      </c>
+      <c r="G39" s="0">
+        <v>18.258069</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F40" s="0">
+        <v>49.8385408</v>
+      </c>
+      <c r="G40" s="0">
+        <v>18.2651964</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F41" s="0">
+        <v>49.8254834</v>
+      </c>
+      <c r="G41" s="0">
+        <v>18.1727523</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F42" s="0">
+        <v>49.8263118</v>
+      </c>
+      <c r="G42" s="0">
+        <v>18.1650459</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F43" s="0">
+        <v>49.7881822</v>
+      </c>
+      <c r="G43" s="0">
+        <v>18.2319084</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="F44" s="0">
+        <v>49.7863094</v>
+      </c>
+      <c r="G44" s="0">
+        <v>18.2519703</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F45" s="0">
+        <v>49.8283189</v>
+      </c>
+      <c r="G45" s="0">
+        <v>18.1838231</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F46" s="0">
+        <v>49.8748826</v>
+      </c>
+      <c r="G46" s="0">
+        <v>18.2579863</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="F47" s="0">
+        <v>49.790455</v>
+      </c>
+      <c r="G47" s="0">
+        <v>18.2589645</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F48" s="0">
+        <v>49.8458583</v>
+      </c>
+      <c r="G48" s="0">
+        <v>18.1620172</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F49" s="0">
+        <v>49.781186</v>
+      </c>
+      <c r="G49" s="0">
+        <v>18.2207608</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="F50" s="0">
+        <v>49.8240617</v>
+      </c>
+      <c r="G50" s="0">
+        <v>18.1932605</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F51" s="0">
+        <v>49.8238522</v>
+      </c>
+      <c r="G51" s="0">
+        <v>18.1804071</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F52" s="0">
+        <v>49.8282248</v>
+      </c>
+      <c r="G52" s="0">
+        <v>18.2693948</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="F53" s="0">
+        <v>49.8395833</v>
+      </c>
+      <c r="G53" s="0">
+        <v>18.2560974</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="F54" s="0">
+        <v>49.8254863</v>
+      </c>
+      <c r="G54" s="0">
+        <v>18.1688898</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="F55" s="0">
+        <v>49.8289443</v>
+      </c>
+      <c r="G55" s="0">
+        <v>18.2540374</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="F56" s="0">
+        <v>49.8353731</v>
+      </c>
+      <c r="G56" s="0">
+        <v>18.2895003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F57" s="0">
+        <v>49.8534426</v>
+      </c>
+      <c r="G57" s="0">
+        <v>18.0487549</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F58" s="0">
+        <v>49.85114</v>
+      </c>
+      <c r="G58" s="0">
+        <v>18.2720841</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F59" s="0">
+        <v>49.8118089</v>
+      </c>
+      <c r="G59" s="0">
+        <v>18.2394591</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F60" s="0">
+        <v>49.8333038</v>
+      </c>
+      <c r="G60" s="0">
+        <v>18.254444</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="F61" s="0">
+        <v>49.83305</v>
+      </c>
+      <c r="G61" s="0">
+        <v>18.2838125</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F62" s="0">
+        <v>49.8304625</v>
+      </c>
+      <c r="G62" s="0">
+        <v>18.2532404</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F63" s="0">
+        <v>49.8087757</v>
+      </c>
+      <c r="G63" s="0">
+        <v>18.3037648</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F64" s="0">
+        <v>49.8089657</v>
+      </c>
+      <c r="G64" s="0">
+        <v>18.2678107</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="F65" s="0">
+        <v>49.8194307</v>
+      </c>
+      <c r="G65" s="0">
+        <v>18.1996256</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="F66" s="0">
+        <v>49.8489106</v>
+      </c>
+      <c r="G66" s="0">
+        <v>18.1737666</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="F67" s="0">
+        <v>49.833168</v>
+      </c>
+      <c r="G67" s="0">
+        <v>18.1831248</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F68" s="0">
+        <v>49.8311358</v>
+      </c>
+      <c r="G68" s="0">
+        <v>18.1723884</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="F69" s="0">
+        <v>49.8311137</v>
+      </c>
+      <c r="G69" s="0">
+        <v>18.2561525</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="F70" s="0">
+        <v>49.8412389</v>
+      </c>
+      <c r="G70" s="0">
+        <v>18.2850636</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="F71" s="0">
+        <v>49.7932709</v>
+      </c>
+      <c r="G71" s="0">
+        <v>18.2354326</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="F72" s="0">
+        <v>49.7780905</v>
+      </c>
+      <c r="G72" s="0">
+        <v>18.2557168</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="F73" s="0">
+        <v>49.811165</v>
+      </c>
+      <c r="G73" s="0">
+        <v>18.2309736</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F74" s="0">
+        <v>49.9104375</v>
+      </c>
+      <c r="G74" s="0">
+        <v>18.2324442</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F75" s="0">
+        <v>49.8457785</v>
+      </c>
+      <c r="G75" s="0">
+        <v>18.2870085</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="F76" s="0">
+        <v>49.8775997</v>
+      </c>
+      <c r="G76" s="0">
+        <v>18.2851759</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F77" s="0">
+        <v>49.8238633</v>
+      </c>
+      <c r="G77" s="0">
+        <v>18.2732835</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="F78" s="0">
+        <v>49.8318262</v>
+      </c>
+      <c r="G78" s="0">
+        <v>18.2933349</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="F79" s="0">
+        <v>49.8301712</v>
+      </c>
+      <c r="G79" s="0">
+        <v>18.2657802</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="F80" s="0">
+        <v>49.8413034</v>
+      </c>
+      <c r="G80" s="0">
+        <v>18.2812194</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="F81" s="0">
+        <v>49.8309688</v>
+      </c>
+      <c r="G81" s="0">
+        <v>18.255377</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="F82" s="0">
         <v>49.8376513</v>
       </c>
-      <c r="G33" s="0">
+      <c r="G82" s="0">
         <v>18.2986251</v>
       </c>
-      <c r="H33" s="0" t="s">
-        <v>195</v>
+      <c r="H82" s="0" t="s">
+        <v>487</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>