--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -7,196 +7,1369 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1107" uniqueCount="1107">
   <si>
     <t xml:space="preserve">1. Bruslařský klub Buď INline Ostrava, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Kubalova 394/59</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Výškovice</t>
   </si>
   <si>
     <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.budinline.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava - MŠ Exilu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čs. exilu 670/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava - MŠ Otakara Jeremiáše</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otakara Jeremiáše 1985/34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava - MŠ Oty Synka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oty Synka 1834/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava - Na Robinsonce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Robinsonce 1646/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ a TC Kosmonautů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmonautů 2217/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ a ZŠ Ostrčilova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrčilova 2557/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ B. Dvorského</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumíra Dvorského 1049/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Bělský Les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ J. Maluchy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jana Maluchy 267/105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Krajánek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Jízdárně 2824/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Ludvíka Podéště</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ludvíka Podéště 1873/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Mitušova 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1126/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Mitušova 90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1507/90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Poděbradova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poděbradova 1103/19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Předškolní</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Předškolní 642/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Výškovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Srbská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Srbská 413/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Výškovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - MŠ Zelená</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelená 1406/42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - TC Jindřicha Kaděry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mjr. Nováka 1455/34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - TC Ostrava-Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porubská 831/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - TC Ostrava-Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hrušovská 2953/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ A. Hrdličky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aleše Hrdličky 1638/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ B. Dvorského</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumíra Dvorského 1009/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Bělský Les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Bohumínská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumínská 1082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Březinova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Březinova 1383/52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Bulharská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bulharská 1532/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Gajdošova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gajdošova 388/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Gen. Janka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Janka 1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Gen. Píky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Píky 2975/13a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Hrabová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paskovská 110/46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ I. Sekaniny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivana Sekaniny 1804/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Jugoslávská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jugoslávská 2906/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Matiční</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30. dubna 1453/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Michálkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Kříže 166/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Mitušova 16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1506/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Montessori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matrosovova 833/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hulváky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Polanka nad Odrou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H. Salichové 816/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ PORG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rostislavova 1267/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Vítkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Proskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staroveská 66/62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Proskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Provaznická</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provaznická 831/64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Šeříková</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šeříková 33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Výškovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Stará Bělá</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junácká 700/112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Stará Bělá</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s. - ZŠ Svinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bílovecká 10/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Svinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s.- MŠ Hornická</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hornická 2679/43a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Judo club Baník Ostrava, z.s.- ZŠ K. Pokorného</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karla Pokorného 1382/56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1jcbo.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.FK Ostrava JIH, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jubilejní 291/34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1fk-ostravajih.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42. přední hlídka Royal Rangers Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V Zálomu 2948/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ostrava.royalrangers.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Academy NH Ostrava z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Důlní 3347/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://cz.basketball/klub/1437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ActiveChildren, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lumírova 490/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Výškovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.beeactive.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADD lead, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čujkovova 1714/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.add-lead.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aerobik klub Ostrava z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Slovenského národního povstání 2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.aerobikostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aikido SKP Ostrava, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Františka Lýska 1605/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Bělský Les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.aikido-ostrava.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Akademie karate Ostrava, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Zelená 3065/22</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.akademiekarateostrava.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Andrianky Ostrava - mažoretky a roztleskávačky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaromíra Matuška 82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.andrianky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asociace TOM ČR, TOM 19061 Krokodýl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aloise Gavlase 33/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krokodyl-ostrava.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Asociace TOM ČR, TOM 4302 SIRIUS</t>
   </si>
   <si>
     <t xml:space="preserve">Na Jízdárně 2895/18</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://tom-sirius.com/</t>
   </si>
   <si>
+    <t xml:space="preserve">AVE ART Ostrava, vyšší odborná škola, střední umělecká škola a základní umělecká škola, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hasičská 550/50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://szus.aveart.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B. dance company z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumíra Četyny 3025/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Bělský les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bdancecompany.cz/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Baby Club Chobotnička</t>
   </si>
   <si>
     <t xml:space="preserve">U nemocnice 837/2</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">72529</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://chobotnicka.eu/#home</t>
   </si>
   <si>
     <t xml:space="preserve">Baby Club Chobotnička</t>
   </si>
   <si>
     <t xml:space="preserve">Sokolská 2590/44</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://chobotnicka.eu/#home</t>
   </si>
   <si>
+    <t xml:space="preserve">Baby English - Pilates Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poděbradova 856/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.babyenglish.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baby English - SVČ Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gurťjevova 1823 / 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.babyenglish.eu</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bc. Daniela Jursová - Plavecký klub Bonifác</t>
   </si>
   <si>
     <t xml:space="preserve">Maďarská 1463/11</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Poruba</t>
   </si>
   <si>
     <t xml:space="preserve">70800</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.plavani.net</t>
   </si>
   <si>
+    <t xml:space="preserve">Berukroužky - ZŠ Matiční - robotika, malý youtuber</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matiční 1082/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.berukrouzky.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.berukrouzky.cz/nase-sluzby/pro-deti/krouzky?fl_o=271&amp;fl_t=&amp;fl_s=&amp;fl_d=</t>
+  </si>
+  <si>
     <t xml:space="preserve">BLOK CENTRUM, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Vitkovice 967</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Vítkovice</t>
   </si>
   <si>
     <t xml:space="preserve">70300</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.blokcentrum.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Blue Volley Ostrava, z.s. - Hala Nová Bělá</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krmelínská 750/303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bluevolley.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blue Volley Ostrava, z.s. - Hala SG E. a D. Zátopkových</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plzeňská 2627/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bluevolley.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blue Volley Ostrava, z.s. - Sportovní hala OV-Třebovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.května 5649/5a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bluevolley.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blue Volley Ostrava, z.s. - Tělocvična ZŠ Formana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Františka Formana 268/45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bluevolley.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blue Volley Ostrava, z.s. - Tělocvična ZŠ Kučery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alberta Kučery 1276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bluevolley.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Buď INline - Příměstské tábory</t>
   </si>
   <si>
     <t xml:space="preserve">Volgogradská 2418/100</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Zábřeh</t>
   </si>
   <si>
     <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.budinline.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Centrum Rubáček - CVČ O. Jeremiáše - cvičení pro lezoucí děti do 3 let</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otakara Jeremiáše 1985/34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://centrumrubacek.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Rubáček - CVČ Vietnamská - pro miminka 3-9 měsíců</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vietnamská 1541/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://centrumrubacek.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Rubáček - DK Poklad - cvičení pro chodící děti do 4 let, pro děti 3-6 let, pro miminka 3-18 měsíců</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matěje Kopeckého 675/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://centrumrubacek.cz/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Český Gymnathlon - Fit&amp;Fun Studio</t>
   </si>
   <si>
     <t xml:space="preserve">Tovární 486/7</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70900</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Český Gymnathlon - Gymnázium Ostrava - Hrabůvka</t>
   </si>
   <si>
     <t xml:space="preserve">Františka Hajdy 1429/34</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
@@ -333,50 +1506,68 @@
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Český Gymnathlon - ZŠ Kpt. Vajdy</t>
   </si>
   <si>
     <t xml:space="preserve">Kpt. Vajdy 2656/1a</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">Český Gymnathlon - ZŠ Ostrčilova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrčilova 2557/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gymnathlon.cz/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Český Gymnathlon - ZŠ Provaznická</t>
   </si>
   <si>
     <t xml:space="preserve">Provaznická 831/64</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Český Gymnathlon, z.s. - ZŠ Generála Píky</t>
   </si>
   <si>
     <t xml:space="preserve">Gen. Píky 2975/13a</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
@@ -387,1134 +1578,1800 @@
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Český Gymnathlon, z.s. - ZŠ Matiční</t>
   </si>
   <si>
     <t xml:space="preserve">Matiční 1082/5</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70200</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gymnathlon.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">Crocogarden z.s. - příměstské tábory</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">14800</t>
+    <t xml:space="preserve">Chess Institute Ostrava, z.s. - šachový klub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kotkova 271/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=61590770457966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chess Institute Ostrava, z.s. - SVČ DON BOSCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vÍTKOVICKÁ 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=61590770457966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chess Institute Ostrava, z.s. - ZŠ A MŠ Ostrava-Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1506/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=61590770457966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chess Institute Ostrava, z.s. - ZŠ gEN. jANKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Janka 1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/profile.php?id=61590770457966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crabík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vřesinská 2382/166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.crabik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crabík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alberta Kučery 1276/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.crabik.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dance studio Ostrava z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slavíkova 1747/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.danceostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský folklorní soubor - HOLÚBEK, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matěje Kopeckého 675/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.holubek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský ráj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sadová 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://detskyrajostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský tábor A JE TO, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fišerova 888/71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.taborajeto.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIDEDAnce - taneční studio z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdeňka Vavříka 1592/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Bělský Les</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/didedanceostrava/?locale=cs_CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům dětí a mládeže, Ostrava - Poruba, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marie Majerové 1722/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ddmporuba.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fajn kroužky z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sokolská třída 1263/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fajnkrouzky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FBC OSTRAVA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hladnovská 259/128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Muglinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FC OSTRAVA - JIH, zapsaný spolek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krasnoarmejců 2283/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://fcostravajih.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Field Hockey Club OSTRAVA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martinovská 3168/48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Martinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pozemnihokej.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotbalový klub SK Polanka nad Odrou z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heleny Salichové 1046/32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Polanka nad Odrou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fkskpolanka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Blahoslavova - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blahoslavova 1594/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moravská Ostrava a Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Jaklovecká - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaklovecká 1201/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Komerční - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komerční 704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - MŠ Petřkovice - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Kaple 670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ a MŠ Horymírova - Gymnastika, Příměstský tábor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horymírova 2978/100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ a MŠ Ostrava-Proskovice - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staroveská 62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Proskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ A. Hrdličky - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aleše Hrdličky 1638/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Bohumínská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohumínská 1082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Chrustova - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chrustova 1418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Dětská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětská 2/915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Františka Formana - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Františka Formana 268/45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Jih</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Generála Janka - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Janka 1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Generála Píky - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Píky 2975/13A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ generála Zdeňka Škarvady - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porubská 10/831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Komenského - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského 668/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Kosmonautů - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kosmonautů 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Mitušova - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1506/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Monty School - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Španielova 6227/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Ostrava-Petřkovice Gymnastika, Příměstský tábor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hlučínská 136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Provaznická Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provaznická 831/64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Sekanina Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivana Sekaniny 1804/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Šeříkova - Gymnastika, Příměstský tábor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šeříková 682/33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Ukrajinská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ukrajinská 1535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Waldorfská - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ľudovíta Štúra 1085/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GymPar - ZŠ Zelená 42 - Gymnastika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelená 1406/42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://WWW.GYMPAR.CZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hala Academy NH - Basketbal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gajdošova 1893/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava- Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://cz.basketball/klub/1437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hello language centre s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novinářská 1254/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hello.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hello language centre s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čs. exilu 491/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hello.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hokejový klub RT TORAX PORUBA, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čkalovova 6144/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hcporuba.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hudební škola Yamaha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kravařská 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yamahaprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junák - český skaut, středisko Svatý Jiří Ostrava, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Msgre Šrámka 1760/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klub plaveckých sportů Ostrava, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Sochora 1378/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.berukrouzky.cz/</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Fišerova 888/71</t>
+    <t xml:space="preserve">https://www.plavaniostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korfbal klub TJ Sokol Koblov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Střádalů 114/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Kunčičky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.korfbalkoblov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesní Klub Vrbínek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pikartská 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://Www.vrbinek.czb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidová konzervatoř a Múzická škola, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wattova 430/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lkms.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Little club - Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Drahách 1329/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.littleclub.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCUT Skořápka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Dvoru 1119/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lkms.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MFK VÍTKOVICE z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brandlova 1685/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mfkv.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Múzická škola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nivnická 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lkms.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parkour SCHOOL - ZŠ Dětská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětská 915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parkourschool.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parkour SCHOOL - ZŠ gen. Zdeňka Škarvady, Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porubská 831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parkourschool.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parkour SCHOOL - ZŠ Karla Pokorného</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karla Pokorného 1382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parkourschool.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parkour SCHOOL - ZŠ Komenského</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského 668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parkourschool.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pavučina o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bořivojova 620/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Kunčičky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pavucina.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plavecká školička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Sochora 1378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.plaveckaskolicka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poliklinika Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Martínka 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.aikido-ostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ProJudo z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obránců míru 863/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Vítkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.projudo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinné centrum KAŠTÁNEK, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Makarenkova 560/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Svinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rozjeď se z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Svobodě 3179/66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Martinov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.prazdninyvostrave.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAREZA INFOCENTRUM Krytý bazén - Pouze pro dobití čipové karty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gen. Sochora 1378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Poruba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sareza.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanice mladých turistů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bohuslava Martinů 17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yamahaprodeti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času Korunka, Ostrava - Mariánské Hory, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korunní 699/49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svc-korunka.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava - Moravská Ostrava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrčilova 2925/19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svcoo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava - Zábřeh, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gurťjevova 1823/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svczabreh.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava-Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaromíra Matuška 26A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Dubina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svczabreh.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko volného času, Ostrava-Zálom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V Zálomu 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava-Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.svczabreh.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svišti v pohybu - tělocvična VŠB-TUO, Stavební fakulta Ostrava - Cvičení pro děti (4-12 let), Parkour a lezení (á-12 let)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ludvíka Podéště 1875/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://svistivpohybu.cz/ostrava/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taneční škola Carmen - Lucie Skopalíková</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čkalovova 942/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tělocvičná jednota Sokol Moravská Ostrava 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sokolská třída 1918/46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sokol-ostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tělovýchovná jednota Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varenská 3098/40a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tjostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ Sokol Koblov z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antošovická 491/51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Koblov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tjsokolkoblov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ UNIE HLUBINA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gajdošova 3391/29b</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.uniehlubina.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJ Varenská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varenská 3098/40a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.aikido-ostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tréninkové centrum - Baby centrum Delfínek, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Studia 66/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bcdelfinek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turistický oddíl KTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrčilova 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Přívoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ktoostrava.info</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USK JUDO Ostrava - City Campus Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moravská Ostrava 3398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.uskjudoostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volejbalový spolek Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28. října 2663/150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volejbalostrava.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzájemné soužití o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bieblova 404/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Moravská Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.vzajemnesouziti.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní umělecká škola Eduarda Marhuly, Ostrava - Mariánské Hory, Hudební 6, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hudební 596/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Mariánské Hory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zusmarhory.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní umělecká škola Edvarda Runda, Ostrava - Slezská Ostrava, Keltičkova 4, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keltičkova 137/4</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Slezská Ostrava</t>
   </si>
   <si>
-    <t xml:space="preserve">71300</t>
+    <t xml:space="preserve">71000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zusslezskaostrava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní umělecká škola Viléma Petrželky, Ostrava-Jih</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edisonova 796/90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava - Hrabůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.taborajeto.cz</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Ostrava - Bělský Les</t>
+    <t xml:space="preserve">https://www.zusvpetrzelky.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní umělecká škola, Ostrava - Zábřeh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sologubova 3039/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
     <t xml:space="preserve">70030</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.facebook.com/didedanceostrava/?locale=cs_CZ</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Marie Majerové 1722/23</t>
+    <t xml:space="preserve">https://www.zus-sologubova.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Komenského - Kroužky.cz - Mladý záchranář -112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského 668/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/ostrava/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Matiční - Kroužky.cz - Malý ajťák,Věda nás baví 1.-2. třída, Věda nás baví, 3.-5. třída</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matiční 1082/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/ostrava/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Mitušova - Kroužky.cz - Angličtina 1. třída, Angličtina 2.-3. třída, Kreativní tvoření 1.-5. třída, Věda nás baví 1.-5. třída</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitušova 1506/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/ostrava/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ PORG- Kroužky.cz - Věda nás baví</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rostislavova 1267/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OSTRAVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/ostrava/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZŠ Zelená - Kroužky.cz - Mladý záchraná - 112, Badminton, Divadlo, Vaření hravě zdravě, Základy komiksu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelená 1406/42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krouzky.cz/krouzky/ostrava/?page=2&amp;pages=1-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZUŠ Heleny Salichové - ZŠ a SŠ Waldorfská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ľudovíta Štúra 1085/8</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Poruba</t>
   </si>
   <si>
     <t xml:space="preserve">70800</t>
   </si>
   <si>
-    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
-[...95 lines deleted...]
-    <t xml:space="preserve">U Kaple 670</t>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zushs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZUŠ Heleny Salichové - ZŠ Bulharská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bulharská 1532/23</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava</t>
   </si>
   <si>
-    <t xml:space="preserve">72529</t>
-[...47 lines deleted...]
-    <t xml:space="preserve">Aleše Hrdličky 1638/1</t>
+    <t xml:space="preserve">70800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zushs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZUŠ Heleny Salichové - ZŠ Dětská</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětská 2/915</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Poruba</t>
   </si>
   <si>
     <t xml:space="preserve">70800</t>
   </si>
   <si>
-    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
-[...44 lines deleted...]
-    <t xml:space="preserve">Dětská 2/915</t>
+    <t xml:space="preserve">Mimoškolní aktivity dětí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zushs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZUŠ Heleny Salichové - ZŠ Pokorného</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karla Pokorného 1382</t>
   </si>
   <si>
     <t xml:space="preserve">Ostrava - Poruba</t>
   </si>
   <si>
     <t xml:space="preserve">70800</t>
   </si>
   <si>
-    <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
-[...322 lines deleted...]
-  <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.yamahaprodeti.cz</t>
-[...476 lines deleted...]
-    <t xml:space="preserve">https://www.zusslezskaostrava.cz</t>
+    <t xml:space="preserve">https://www.zushs.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1565,2120 +3422,4801 @@
       </c>
       <c r="G1" s="0">
         <v>18.2210063</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
-        <v>49.8296299</v>
+        <v>49.8251781</v>
       </c>
       <c r="G2" s="0">
-        <v>18.2754705</v>
+        <v>18.1674875</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>49.8273738</v>
+        <v>49.8444525</v>
       </c>
       <c r="G3" s="0">
-        <v>18.2721775</v>
+        <v>18.153527</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0">
-        <v>49.8722332</v>
+        <v>49.8460965</v>
       </c>
       <c r="G4" s="0">
-        <v>18.2574779</v>
+        <v>18.1600215</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="0">
-        <v>49.8450568</v>
+        <v>49.8465113</v>
       </c>
       <c r="G5" s="0">
-        <v>18.2887876</v>
+        <v>18.17674</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="0">
-        <v>49.8261836</v>
+        <v>49.7881822</v>
       </c>
       <c r="G6" s="0">
-        <v>18.1945829</v>
+        <v>18.2319084</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0">
-        <v>49.8159205</v>
+        <v>49.8419864</v>
       </c>
       <c r="G7" s="0">
-        <v>18.2811091</v>
+        <v>18.2851706</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0">
-        <v>49.7867071</v>
+        <v>49.7809922</v>
       </c>
       <c r="G8" s="0">
-        <v>18.2224298</v>
+        <v>18.2473764</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="0">
-        <v>49.8264312</v>
+        <v>49.7768631</v>
       </c>
       <c r="G9" s="0">
-        <v>18.2539113</v>
+        <v>18.2606283</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F10" s="0">
-        <v>49.7799149</v>
+        <v>49.8288631</v>
       </c>
       <c r="G10" s="0">
-        <v>18.2621342</v>
+        <v>18.270592</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0">
-        <v>49.8245824</v>
+        <v>49.8455911</v>
       </c>
       <c r="G11" s="0">
-        <v>18.1716168</v>
+        <v>18.1573054</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="0">
-        <v>49.8271232</v>
+        <v>49.7896942</v>
       </c>
       <c r="G12" s="0">
-        <v>18.1669902</v>
+        <v>18.2508822</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="0">
-        <v>49.8258843</v>
+        <v>49.7858444</v>
       </c>
       <c r="G13" s="0">
-        <v>18.1680873</v>
+        <v>18.2536976</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0">
-        <v>49.781186</v>
+        <v>49.8347361</v>
       </c>
       <c r="G14" s="0">
-        <v>18.2207608</v>
+        <v>18.2842853</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0">
-        <v>49.8455091</v>
+        <v>49.7803972</v>
       </c>
       <c r="G15" s="0">
-        <v>18.2955096</v>
+        <v>18.2211323</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0">
-        <v>49.773019</v>
+        <v>49.7757104</v>
       </c>
       <c r="G16" s="0">
-        <v>18.248888</v>
+        <v>18.2257193</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="0">
-        <v>49.8263118</v>
+        <v>49.8282248</v>
       </c>
       <c r="G17" s="0">
-        <v>18.1650459</v>
+        <v>18.2693948</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="0">
-        <v>49.7949765</v>
+        <v>49.7803963</v>
       </c>
       <c r="G18" s="0">
-        <v>18.2429123</v>
+        <v>18.2669059</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F19" s="0">
-        <v>49.790455</v>
+        <v>49.8314749</v>
       </c>
       <c r="G19" s="0">
-        <v>18.2589645</v>
+        <v>18.1739353</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F20" s="0">
-        <v>49.8385346</v>
+        <v>49.8516592</v>
       </c>
       <c r="G20" s="0">
-        <v>18.2655224</v>
+        <v>18.2829224</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F21" s="0">
-        <v>49.8391295</v>
+        <v>49.8452913</v>
       </c>
       <c r="G21" s="0">
-        <v>18.2899211</v>
+        <v>18.1794138</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F22" s="0">
-        <v>50.0158935</v>
+        <v>49.7802697</v>
       </c>
       <c r="G22" s="0">
-        <v>14.4859562</v>
+        <v>18.24744</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F23" s="0">
-        <v>49.848754</v>
+        <v>49.8455091</v>
       </c>
       <c r="G23" s="0">
-        <v>18.3323725</v>
+        <v>18.2955096</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F24" s="0">
-        <v>49.7826074</v>
+        <v>49.7961588</v>
       </c>
       <c r="G24" s="0">
-        <v>18.2515213</v>
+        <v>18.2582947</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F25" s="0">
-        <v>49.8464206</v>
+        <v>49.8251613</v>
       </c>
       <c r="G25" s="0">
-        <v>18.1755444</v>
+        <v>18.1899045</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F26" s="0">
-        <v>49.8393032</v>
+        <v>49.8255889</v>
       </c>
       <c r="G26" s="0">
-        <v>18.2922502</v>
+        <v>18.2766128</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F27" s="0">
-        <v>49.8553645</v>
+        <v>49.8339184</v>
       </c>
       <c r="G27" s="0">
-        <v>18.2955687</v>
+        <v>18.258069</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F28" s="0">
-        <v>49.843798</v>
+        <v>49.8385346</v>
       </c>
       <c r="G28" s="0">
-        <v>18.2897046</v>
+        <v>18.2655224</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F29" s="0">
-        <v>49.8442813</v>
+        <v>49.7788366</v>
       </c>
       <c r="G29" s="0">
-        <v>18.3022735</v>
+        <v>18.2783942</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F30" s="0">
-        <v>49.8503567</v>
+        <v>49.8458583</v>
       </c>
       <c r="G30" s="0">
-        <v>18.2990237</v>
+        <v>18.1620172</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F31" s="0">
-        <v>49.8728922</v>
+        <v>49.80093</v>
       </c>
       <c r="G31" s="0">
-        <v>18.2571782</v>
+        <v>18.2406564</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F32" s="0">
-        <v>49.8071134</v>
+        <v>49.8394774</v>
       </c>
       <c r="G32" s="0">
-        <v>18.2317601</v>
+        <v>18.2828026</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F33" s="0">
-        <v>49.7543976</v>
+        <v>49.8448062</v>
       </c>
       <c r="G33" s="0">
-        <v>18.1994088</v>
+        <v>18.3486565</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F34" s="0">
-        <v>49.8452913</v>
+        <v>49.7863094</v>
       </c>
       <c r="G34" s="0">
-        <v>18.1794138</v>
+        <v>18.2519703</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F35" s="0">
-        <v>49.8455091</v>
+        <v>49.8239237</v>
       </c>
       <c r="G35" s="0">
-        <v>18.2955096</v>
+        <v>18.2451208</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F36" s="0">
-        <v>49.8493491</v>
+        <v>49.7912781</v>
       </c>
       <c r="G36" s="0">
-        <v>18.3194215</v>
+        <v>18.1704781</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F37" s="0">
-        <v>49.8296566</v>
+        <v>49.8107763</v>
       </c>
       <c r="G37" s="0">
-        <v>18.1782934</v>
+        <v>18.2552154</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F38" s="0">
-        <v>49.7714362</v>
+        <v>49.7543976</v>
       </c>
       <c r="G38" s="0">
-        <v>18.2525704</v>
+        <v>18.1994088</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F39" s="0">
-        <v>49.8339184</v>
+        <v>49.790455</v>
       </c>
       <c r="G39" s="0">
-        <v>18.258069</v>
+        <v>18.2589645</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F40" s="0">
-        <v>49.8385408</v>
+        <v>49.781186</v>
       </c>
       <c r="G40" s="0">
-        <v>18.2651964</v>
+        <v>18.2207608</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F41" s="0">
-        <v>49.8254834</v>
+        <v>49.7642495</v>
       </c>
       <c r="G41" s="0">
-        <v>18.1727523</v>
+        <v>18.2382618</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F42" s="0">
-        <v>49.8263118</v>
+        <v>49.817551</v>
       </c>
       <c r="G42" s="0">
-        <v>18.1650459</v>
+        <v>18.2015146</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F43" s="0">
-        <v>49.7881822</v>
+        <v>49.8263638</v>
       </c>
       <c r="G43" s="0">
-        <v>18.2319084</v>
+        <v>18.2714263</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F44" s="0">
-        <v>49.7863094</v>
+        <v>49.8378155</v>
       </c>
       <c r="G44" s="0">
-        <v>18.2519703</v>
+        <v>18.1793705</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F45" s="0">
-        <v>49.8283189</v>
+        <v>49.794296</v>
       </c>
       <c r="G45" s="0">
-        <v>18.1838231</v>
+        <v>18.2607678</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F46" s="0">
-        <v>49.8748826</v>
+        <v>49.811165</v>
       </c>
       <c r="G46" s="0">
-        <v>18.2579863</v>
+        <v>18.2309736</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F47" s="0">
-        <v>49.790455</v>
+        <v>49.8303504</v>
       </c>
       <c r="G47" s="0">
-        <v>18.2589645</v>
+        <v>18.287703</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F48" s="0">
-        <v>49.8458583</v>
+        <v>49.7774638</v>
       </c>
       <c r="G48" s="0">
-        <v>18.1620172</v>
+        <v>18.2199625</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F49" s="0">
-        <v>49.781186</v>
+        <v>49.7915433</v>
       </c>
       <c r="G49" s="0">
-        <v>18.2207608</v>
+        <v>18.2329505</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F50" s="0">
-        <v>49.8240617</v>
+        <v>49.7910483</v>
       </c>
       <c r="G50" s="0">
-        <v>18.1932605</v>
+        <v>18.2385643</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F51" s="0">
-        <v>49.8238522</v>
+        <v>49.7832361</v>
       </c>
       <c r="G51" s="0">
-        <v>18.1804071</v>
+        <v>18.2519559</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F52" s="0">
-        <v>49.8282248</v>
+        <v>49.8296299</v>
       </c>
       <c r="G52" s="0">
-        <v>18.2693948</v>
+        <v>18.2754705</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F53" s="0">
-        <v>49.8395833</v>
+        <v>49.7780905</v>
       </c>
       <c r="G53" s="0">
-        <v>18.2560974</v>
+        <v>18.2557168</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F54" s="0">
-        <v>49.8254863</v>
+        <v>49.7781835</v>
       </c>
       <c r="G54" s="0">
-        <v>18.1688898</v>
+        <v>18.2533782</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F55" s="0">
-        <v>49.8289443</v>
+        <v>49.8273738</v>
       </c>
       <c r="G55" s="0">
-        <v>18.2540374</v>
+        <v>18.2721775</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F56" s="0">
-        <v>49.8353731</v>
+        <v>49.792453</v>
       </c>
       <c r="G56" s="0">
-        <v>18.2895003</v>
+        <v>18.2606503</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>335</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="F57" s="0">
-        <v>49.8534426</v>
+        <v>49.7791719</v>
       </c>
       <c r="G57" s="0">
-        <v>18.0487549</v>
+        <v>18.2507155</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="F58" s="0">
-        <v>49.85114</v>
+        <v>49.8722332</v>
       </c>
       <c r="G58" s="0">
-        <v>18.2720841</v>
+        <v>18.2574779</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F59" s="0">
-        <v>49.8118089</v>
+        <v>49.8450568</v>
       </c>
       <c r="G59" s="0">
-        <v>18.2394591</v>
+        <v>18.2887876</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F60" s="0">
-        <v>49.8333038</v>
+        <v>49.8354251</v>
       </c>
       <c r="G60" s="0">
-        <v>18.254444</v>
+        <v>18.2843697</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="F61" s="0">
-        <v>49.83305</v>
+        <v>49.7932709</v>
       </c>
       <c r="G61" s="0">
-        <v>18.2838125</v>
+        <v>18.2354326</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F62" s="0">
-        <v>49.8304625</v>
+        <v>49.8261836</v>
       </c>
       <c r="G62" s="0">
-        <v>18.2532404</v>
+        <v>18.1945829</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F63" s="0">
-        <v>49.8087757</v>
+        <v>49.8391295</v>
       </c>
       <c r="G63" s="0">
-        <v>18.3037648</v>
+        <v>18.2899211</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="F64" s="0">
-        <v>49.8089657</v>
+        <v>49.8159205</v>
       </c>
       <c r="G64" s="0">
-        <v>18.2678107</v>
+        <v>18.2811091</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F65" s="0">
-        <v>49.8194307</v>
+        <v>49.7562873</v>
       </c>
       <c r="G65" s="0">
-        <v>18.1996256</v>
+        <v>18.2521631</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F66" s="0">
-        <v>49.8489106</v>
+        <v>49.7929843</v>
       </c>
       <c r="G66" s="0">
-        <v>18.1737666</v>
+        <v>18.2462437</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="F67" s="0">
-        <v>49.833168</v>
+        <v>49.836075</v>
       </c>
       <c r="G67" s="0">
-        <v>18.1831248</v>
+        <v>18.19716</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="F68" s="0">
-        <v>49.8311358</v>
+        <v>49.7714362</v>
       </c>
       <c r="G68" s="0">
-        <v>18.1723884</v>
+        <v>18.2525704</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F69" s="0">
-        <v>49.8311137</v>
+        <v>49.7802732</v>
       </c>
       <c r="G69" s="0">
-        <v>18.2561525</v>
+        <v>18.2590992</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="F70" s="0">
-        <v>49.8412389</v>
+        <v>49.7867071</v>
       </c>
       <c r="G70" s="0">
-        <v>18.2850636</v>
+        <v>18.2224298</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="F71" s="0">
-        <v>49.7932709</v>
+        <v>49.8444525</v>
       </c>
       <c r="G71" s="0">
-        <v>18.2354326</v>
+        <v>18.153527</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F72" s="0">
-        <v>49.7780905</v>
+        <v>49.8221582</v>
       </c>
       <c r="G72" s="0">
-        <v>18.2557168</v>
+        <v>18.1910242</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="F73" s="0">
-        <v>49.811165</v>
+        <v>49.8271232</v>
       </c>
       <c r="G73" s="0">
-        <v>18.2309736</v>
+        <v>18.1669902</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="F74" s="0">
-        <v>49.9104375</v>
+        <v>49.8264312</v>
       </c>
       <c r="G74" s="0">
-        <v>18.2324442</v>
+        <v>18.2539113</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="F75" s="0">
-        <v>49.8457785</v>
+        <v>49.7799149</v>
       </c>
       <c r="G75" s="0">
-        <v>18.2870085</v>
+        <v>18.2621342</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="F76" s="0">
-        <v>49.8775997</v>
+        <v>49.8245824</v>
       </c>
       <c r="G76" s="0">
-        <v>18.2851759</v>
+        <v>18.1716168</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F77" s="0">
-        <v>49.8238633</v>
+        <v>49.8271232</v>
       </c>
       <c r="G77" s="0">
-        <v>18.2732835</v>
+        <v>18.1669902</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="F78" s="0">
-        <v>49.8318262</v>
+        <v>49.8258843</v>
       </c>
       <c r="G78" s="0">
-        <v>18.2933349</v>
+        <v>18.1680873</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="F79" s="0">
-        <v>49.8301712</v>
+        <v>49.781186</v>
       </c>
       <c r="G79" s="0">
-        <v>18.2657802</v>
+        <v>18.2207608</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="F80" s="0">
-        <v>49.8413034</v>
+        <v>49.8455091</v>
       </c>
       <c r="G80" s="0">
-        <v>18.2812194</v>
+        <v>18.2955096</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F81" s="0">
-        <v>49.8309688</v>
+        <v>49.773019</v>
       </c>
       <c r="G81" s="0">
-        <v>18.255377</v>
+        <v>18.248888</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="F82" s="0">
+        <v>49.8263118</v>
+      </c>
+      <c r="G82" s="0">
+        <v>18.1650459</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="F83" s="0">
+        <v>49.7949765</v>
+      </c>
+      <c r="G83" s="0">
+        <v>18.2429123</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="F84" s="0">
+        <v>49.8419932</v>
+      </c>
+      <c r="G84" s="0">
+        <v>18.2848174</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="F85" s="0">
+        <v>49.790455</v>
+      </c>
+      <c r="G85" s="0">
+        <v>18.2589645</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="F86" s="0">
+        <v>49.8385346</v>
+      </c>
+      <c r="G86" s="0">
+        <v>18.2655224</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="F87" s="0">
+        <v>49.8391295</v>
+      </c>
+      <c r="G87" s="0">
+        <v>18.2899211</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F88" s="0">
+        <v>49.8141556</v>
+      </c>
+      <c r="G88" s="0">
+        <v>18.2635732</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F89" s="0">
+        <v>49.8271462</v>
+      </c>
+      <c r="G89" s="0">
+        <v>18.2782385</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F90" s="0">
+        <v>49.7863094</v>
+      </c>
+      <c r="G90" s="0">
+        <v>18.2519703</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="F91" s="0">
+        <v>49.8339184</v>
+      </c>
+      <c r="G91" s="0">
+        <v>18.258069</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="F92" s="0">
+        <v>49.8248159</v>
+      </c>
+      <c r="G92" s="0">
+        <v>18.1458654</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="F93" s="0">
+        <v>49.7802732</v>
+      </c>
+      <c r="G93" s="0">
+        <v>18.2590992</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="F94" s="0">
+        <v>49.8373564</v>
+      </c>
+      <c r="G94" s="0">
+        <v>18.1728675</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F95" s="0">
+        <v>49.8271232</v>
+      </c>
+      <c r="G95" s="0">
+        <v>18.1669902</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="F96" s="0">
+        <v>49.8463716</v>
+      </c>
+      <c r="G96" s="0">
+        <v>18.2898514</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F97" s="0">
+        <v>49.848754</v>
+      </c>
+      <c r="G97" s="0">
+        <v>18.3323725</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="F98" s="0">
+        <v>49.7826074</v>
+      </c>
+      <c r="G98" s="0">
+        <v>18.2515213</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F99" s="0">
+        <v>49.8464206</v>
+      </c>
+      <c r="G99" s="0">
+        <v>18.1755444</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="F100" s="0">
+        <v>49.8393032</v>
+      </c>
+      <c r="G100" s="0">
+        <v>18.2922502</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="F101" s="0">
+        <v>49.8553645</v>
+      </c>
+      <c r="G101" s="0">
+        <v>18.2955687</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="F102" s="0">
+        <v>49.7892569</v>
+      </c>
+      <c r="G102" s="0">
+        <v>18.2315394</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="F103" s="0">
+        <v>49.8537169</v>
+      </c>
+      <c r="G103" s="0">
+        <v>18.183796</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F104" s="0">
+        <v>49.7917571</v>
+      </c>
+      <c r="G104" s="0">
+        <v>18.1704211</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="F105" s="0">
+        <v>49.843798</v>
+      </c>
+      <c r="G105" s="0">
+        <v>18.2897046</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="F106" s="0">
+        <v>49.8442813</v>
+      </c>
+      <c r="G106" s="0">
+        <v>18.3022735</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="F107" s="0">
+        <v>49.8503567</v>
+      </c>
+      <c r="G107" s="0">
+        <v>18.2990237</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="F108" s="0">
+        <v>49.8728922</v>
+      </c>
+      <c r="G108" s="0">
+        <v>18.2571782</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="F109" s="0">
+        <v>49.8071134</v>
+      </c>
+      <c r="G109" s="0">
+        <v>18.2317601</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F110" s="0">
+        <v>49.7543976</v>
+      </c>
+      <c r="G110" s="0">
+        <v>18.1994088</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="F111" s="0">
+        <v>49.8452913</v>
+      </c>
+      <c r="G111" s="0">
+        <v>18.1794138</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="F112" s="0">
+        <v>49.8455091</v>
+      </c>
+      <c r="G112" s="0">
+        <v>18.2955096</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="F113" s="0">
+        <v>49.8493491</v>
+      </c>
+      <c r="G113" s="0">
+        <v>18.3194215</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F114" s="0">
+        <v>49.8296566</v>
+      </c>
+      <c r="G114" s="0">
+        <v>18.1782934</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="F115" s="0">
+        <v>49.7714362</v>
+      </c>
+      <c r="G115" s="0">
+        <v>18.2525704</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="F116" s="0">
+        <v>49.8339184</v>
+      </c>
+      <c r="G116" s="0">
+        <v>18.258069</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F117" s="0">
+        <v>49.8385408</v>
+      </c>
+      <c r="G117" s="0">
+        <v>18.2651964</v>
+      </c>
+      <c r="H117" s="0" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F118" s="0">
+        <v>49.8254834</v>
+      </c>
+      <c r="G118" s="0">
+        <v>18.1727523</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F119" s="0">
+        <v>49.8263118</v>
+      </c>
+      <c r="G119" s="0">
+        <v>18.1650459</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="F120" s="0">
+        <v>49.7881822</v>
+      </c>
+      <c r="G120" s="0">
+        <v>18.2319084</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="F121" s="0">
+        <v>49.7863094</v>
+      </c>
+      <c r="G121" s="0">
+        <v>18.2519703</v>
+      </c>
+      <c r="H121" s="0" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F122" s="0">
+        <v>49.8283189</v>
+      </c>
+      <c r="G122" s="0">
+        <v>18.1838231</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="F123" s="0">
+        <v>49.8748826</v>
+      </c>
+      <c r="G123" s="0">
+        <v>18.2579863</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F124" s="0">
+        <v>49.790455</v>
+      </c>
+      <c r="G124" s="0">
+        <v>18.2589645</v>
+      </c>
+      <c r="H124" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F125" s="0">
+        <v>49.8458583</v>
+      </c>
+      <c r="G125" s="0">
+        <v>18.1620172</v>
+      </c>
+      <c r="H125" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F126" s="0">
+        <v>49.781186</v>
+      </c>
+      <c r="G126" s="0">
+        <v>18.2207608</v>
+      </c>
+      <c r="H126" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F127" s="0">
+        <v>49.8240617</v>
+      </c>
+      <c r="G127" s="0">
+        <v>18.1932605</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="F128" s="0">
+        <v>49.8238522</v>
+      </c>
+      <c r="G128" s="0">
+        <v>18.1804071</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="F129" s="0">
+        <v>49.8282248</v>
+      </c>
+      <c r="G129" s="0">
+        <v>18.2693948</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="F130" s="0">
+        <v>49.825826</v>
+      </c>
+      <c r="G130" s="0">
+        <v>18.2744803</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="F131" s="0">
+        <v>49.8395833</v>
+      </c>
+      <c r="G131" s="0">
+        <v>18.2560974</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="F132" s="0">
+        <v>49.8254863</v>
+      </c>
+      <c r="G132" s="0">
+        <v>18.1688898</v>
+      </c>
+      <c r="H132" s="0" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="F133" s="0">
+        <v>49.830434</v>
+      </c>
+      <c r="G133" s="0">
+        <v>18.1753772</v>
+      </c>
+      <c r="H133" s="0" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="F134" s="0">
+        <v>49.8289443</v>
+      </c>
+      <c r="G134" s="0">
+        <v>18.2540374</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F135" s="0">
+        <v>49.8353731</v>
+      </c>
+      <c r="G135" s="0">
+        <v>18.2895003</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="F136" s="0">
+        <v>49.833168</v>
+      </c>
+      <c r="G136" s="0">
+        <v>18.1831248</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="F137" s="0">
+        <v>49.80776</v>
+      </c>
+      <c r="G137" s="0">
+        <v>18.3006673</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="F138" s="0">
+        <v>49.8361013</v>
+      </c>
+      <c r="G138" s="0">
+        <v>18.3353313</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E139" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F139" s="0">
+        <v>49.85114</v>
+      </c>
+      <c r="G139" s="0">
+        <v>18.2720841</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F140" s="0">
+        <v>49.8118089</v>
+      </c>
+      <c r="G140" s="0">
+        <v>18.2394591</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="F141" s="0">
+        <v>49.8333038</v>
+      </c>
+      <c r="G141" s="0">
+        <v>18.254444</v>
+      </c>
+      <c r="H141" s="0" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F142" s="0">
+        <v>49.83305</v>
+      </c>
+      <c r="G142" s="0">
+        <v>18.2838125</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F143" s="0">
+        <v>49.8304625</v>
+      </c>
+      <c r="G143" s="0">
+        <v>18.2532404</v>
+      </c>
+      <c r="H143" s="0" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="F144" s="0">
+        <v>49.8298075</v>
+      </c>
+      <c r="G144" s="0">
+        <v>18.177747</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="F145" s="0">
+        <v>49.8314749</v>
+      </c>
+      <c r="G145" s="0">
+        <v>18.1739353</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="F146" s="0">
+        <v>49.8378155</v>
+      </c>
+      <c r="G146" s="0">
+        <v>18.1793705</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="F147" s="0">
+        <v>49.8263118</v>
+      </c>
+      <c r="G147" s="0">
+        <v>18.1650459</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F148" s="0">
+        <v>49.8087757</v>
+      </c>
+      <c r="G148" s="0">
+        <v>18.3037648</v>
+      </c>
+      <c r="H148" s="0" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F149" s="0">
+        <v>49.833168</v>
+      </c>
+      <c r="G149" s="0">
+        <v>18.1831248</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="F150" s="0">
+        <v>49.7860469</v>
+      </c>
+      <c r="G150" s="0">
+        <v>18.2587452</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="F151" s="0">
+        <v>49.8089657</v>
+      </c>
+      <c r="G151" s="0">
+        <v>18.2678107</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F152" s="0">
+        <v>49.8194307</v>
+      </c>
+      <c r="G152" s="0">
+        <v>18.1996256</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="F153" s="0">
+        <v>49.8489106</v>
+      </c>
+      <c r="G153" s="0">
+        <v>18.1737666</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="F154" s="0">
+        <v>49.833168</v>
+      </c>
+      <c r="G154" s="0">
+        <v>18.1831248</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="F155" s="0">
+        <v>49.8311358</v>
+      </c>
+      <c r="G155" s="0">
+        <v>18.1723884</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="F156" s="0">
+        <v>49.8311137</v>
+      </c>
+      <c r="G156" s="0">
+        <v>18.2561525</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="F157" s="0">
+        <v>49.8412389</v>
+      </c>
+      <c r="G157" s="0">
+        <v>18.2850636</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="F158" s="0">
+        <v>49.7932709</v>
+      </c>
+      <c r="G158" s="0">
+        <v>18.2354326</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="F159" s="0">
+        <v>49.7780905</v>
+      </c>
+      <c r="G159" s="0">
+        <v>18.2557168</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="F160" s="0">
+        <v>49.811165</v>
+      </c>
+      <c r="G160" s="0">
+        <v>18.2309736</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="F161" s="0">
+        <v>49.8451824</v>
+      </c>
+      <c r="G161" s="0">
+        <v>18.1533403</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="F162" s="0">
+        <v>49.8281601</v>
+      </c>
+      <c r="G162" s="0">
+        <v>18.1833932</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="F163" s="0">
+        <v>49.8457785</v>
+      </c>
+      <c r="G163" s="0">
+        <v>18.2870085</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="F164" s="0">
+        <v>49.8349898</v>
+      </c>
+      <c r="G164" s="0">
+        <v>18.2699549</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="F165" s="0">
+        <v>49.8775997</v>
+      </c>
+      <c r="G165" s="0">
+        <v>18.2851759</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="F166" s="0">
+        <v>49.8238633</v>
+      </c>
+      <c r="G166" s="0">
+        <v>18.2732835</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="F167" s="0">
+        <v>49.8349898</v>
+      </c>
+      <c r="G167" s="0">
+        <v>18.2699549</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F168" s="0">
+        <v>49.8007632</v>
+      </c>
+      <c r="G168" s="0">
+        <v>18.236157</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F169" s="0">
+        <v>49.8424964</v>
+      </c>
+      <c r="G169" s="0">
+        <v>18.2873153</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F170" s="0">
+        <v>49.8318262</v>
+      </c>
+      <c r="G170" s="0">
+        <v>18.2933349</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F171" s="0">
+        <v>49.8301712</v>
+      </c>
+      <c r="G171" s="0">
+        <v>18.2657802</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F172" s="0">
+        <v>49.8413034</v>
+      </c>
+      <c r="G172" s="0">
+        <v>18.2812194</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F173" s="0">
+        <v>49.8309688</v>
+      </c>
+      <c r="G173" s="0">
+        <v>18.255377</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F174" s="0">
         <v>49.8376513</v>
       </c>
-      <c r="G82" s="0">
+      <c r="G174" s="0">
         <v>18.2986251</v>
       </c>
-      <c r="H82" s="0" t="s">
-        <v>487</v>
+      <c r="H174" s="0" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F175" s="0">
+        <v>49.7942247</v>
+      </c>
+      <c r="G175" s="0">
+        <v>18.2536532</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F176" s="0">
+        <v>49.7939049</v>
+      </c>
+      <c r="G176" s="0">
+        <v>18.2398882</v>
+      </c>
+      <c r="I176" s="0" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F177" s="0">
+        <v>49.8263118</v>
+      </c>
+      <c r="G177" s="0">
+        <v>18.1650459</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F178" s="0">
+        <v>49.8391295</v>
+      </c>
+      <c r="G178" s="0">
+        <v>18.2899211</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F179" s="0">
+        <v>49.7863094</v>
+      </c>
+      <c r="G179" s="0">
+        <v>18.2519703</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E180" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F180" s="0">
+        <v>49.8107763</v>
+      </c>
+      <c r="G180" s="0">
+        <v>18.2552154</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F181" s="0">
+        <v>49.8282248</v>
+      </c>
+      <c r="G181" s="0">
+        <v>18.2693948</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F182" s="0">
+        <v>49.8238522</v>
+      </c>
+      <c r="G182" s="0">
+        <v>18.1804071</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F183" s="0">
+        <v>49.8251613</v>
+      </c>
+      <c r="G183" s="0">
+        <v>18.1899045</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F184" s="0">
+        <v>49.8296566</v>
+      </c>
+      <c r="G184" s="0">
+        <v>18.1782934</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F185" s="0">
+        <v>49.8378155</v>
+      </c>
+      <c r="G185" s="0">
+        <v>18.1793705</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>1106</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>